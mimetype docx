--- v0 (2025-10-27)
+++ v1 (2026-04-30)
@@ -3,1565 +3,1623 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00035875" w:rsidRDefault="009E63AB" w:rsidP="00035875">
+    <w:p w14:paraId="4009967A" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="009E63AB" w:rsidP="000333B6">
+      <w:pPr>
+        <w:ind w:left="-851" w:firstLine="851"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BAF20F3" wp14:editId="588FCC37">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A0063DD" wp14:editId="0C03E097">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>1955800</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-99695</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4166870" cy="1152525"/>
                 <wp:effectExtent l="0" t="0" r="5080" b="9525"/>
                 <wp:wrapNone/>
                 <wp:docPr id="10" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4166870" cy="1152525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="00C6C68D" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:rPr>
                                 <w:smallCaps/>
                                 <w:sz w:val="72"/>
                                 <w:szCs w:val="72"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="007A129B">
                               <w:rPr>
                                 <w:smallCaps/>
                                 <w:sz w:val="72"/>
                                 <w:szCs w:val="72"/>
                               </w:rPr>
                               <w:t>Aufnahmeantrag</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="64BBC17F" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:i/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Nachträglicher Erwerb der </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:i/>
                               </w:rPr>
                               <w:t>Fachoberschulreife (Realschulabschluss)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="11FB20C6" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRPr="00784296" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="6A24FFA1" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00784296" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="0BAF20F3" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="4A0063DD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:154pt;margin-top:-7.85pt;width:328.1pt;height:90.75pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDHF4OCgAIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPfWL3DS26lRru0yT&#10;uhep3Q8ggGM0m2NAYnfT/vsOnKTpXqRpmiMR4I6H5+6e4/Jq7Duyk9Yp0DXNzlJKpOYglN7U9NPD&#10;aragxHmmBetAy5o+Skevli9fXA6mkjm00AlpCYJoVw2mpq33pkoSx1vZM3cGRmo0NmB75nFpN4mw&#10;bED0vkvyNJ0nA1hhLHDpHO7eTka6jPhNI7n/0DROetLVFLn5ONo4rsOYLC9ZtbHMtIrvabB/YNEz&#10;pfHSI9Qt84xsrfoFqlfcgoPGn3HoE2gaxWWMAaPJ0p+iuW+ZkTEWTI4zxzS5/wfL3+8+WqIE1g7T&#10;o1mPNXqQoyfXMJI8pGcwrkKve4N+fsRtdI2hOnMH/LMjGm5apjfylbUwtJIJpJeFk8nJ0QnHBZD1&#10;8A4EXsO2HiLQ2Ng+5A6zQRAdeTweSxOocNwssvl8cYEmjrYsO8/xF+9g1eG4sc6/kdCTMKmpxdpH&#10;eLa7cz7QYdXBJdzmoFNipbouLuxmfdNZsmOok1X89ujP3DodnDWEYxPitIMs8Y5gC3xj3b+VWV6k&#10;13k5WyHxWbEqzmflRbqYpVl5Xc7ToixuV98DwayoWiWE1HdKy4MGs+Lvarzvhkk9UYVkqGkZshPj&#10;+mOQafx+F2SvPLZkp/qaLo5OrAqVfa0Fhs0qz1Q3zZPn9GOWMQeH/5iVqINQ+kkEflyPiBLEsQbx&#10;iIqwgPXC2uI7gpMW7FdKBuzJmrovW2YlJd1bjaoqs6JANx8XxflFjgt7almfWpjmCFVTT8k0vfFT&#10;42+NVZsWb5p0rOEVKrFRUSNPrPb6xb6LwezfiNDYp+vo9fSSLX8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpO9104AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUhsUOu0NI+GOBUg&#10;gdi29AMm8TSJiMdR7Dbp32NWdDmao3vPLXaz6cWFRtdZVrBaRiCIa6s7bhQcvz8WGQjnkTX2lknB&#10;lRzsyvu7AnNtJ97T5eAbEULY5aig9X7IpXR1Swbd0g7E4Xeyo0EfzrGResQphJterqMokQY7Dg0t&#10;DvTeUv1zOBsFp6/pKd5O1ac/pvtN8oZdWtmrUo8P8+sLCE+z/4fhTz+oQxmcKntm7USv4DnKwhav&#10;YLGKUxCB2CabNYgqoEmcgSwLebuh/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDHF4OC&#10;gAIAABEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCp&#10;O9104AAAAAsBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:154pt;margin-top:-7.85pt;width:328.1pt;height:90.75pt;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCneGnt8wEAAMsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgO0rQz4hRdigwD&#10;ugvQ9QNkWbaFyaJGKbGzrx8lp2m2vg2zAUEUqUOeQ2p9O/aGHRR6Dbbk+WzOmbISam3bkj993727&#10;4cwHYWthwKqSH5Xnt5u3b9aDK9QCOjC1QkYg1heDK3kXgiuyzMtO9cLPwClLzgawF4FMbLMaxUDo&#10;vckW8/kqGwBrhyCV93R6Pzn5JuE3jZLha9N4FZgpOdUW0oppreKabdaiaFG4TstTGeIfquiFtpT0&#10;DHUvgmB71K+gei0RPDRhJqHPoGm0VIkDscnnf7F57IRTiQuJ491ZJv//YOWXw6P7hiyMH2CkBiYS&#10;3j2A/OGZhW0nbKvuEGHolKgpcR4lywbni9PVKLUvfASphs9QU5PFPkACGhvsoyrEkxE6NeB4Fl2N&#10;gUk6XOar1c01uST58vxqQX/KIYrn6w59+KigZ3FTcqSuJnhxePAhliOK55CYzYPR9U4bkwxsq61B&#10;dhA0Abv0ndD/CDM2BluI1ybEeJJ4RmoTyTBWIzkj3wrqIzFGmCaKXgBtOsBfnA00TSX3P/cCFWfm&#10;kyXV3ufLZRy/ZCyvrhdk4KWnuvQIKwmq5IGzabsN08juHeq2o0xTnyzckdKNThq8VHWqmyYmSXOa&#10;7jiSl3aKenmDm98AAAD//wMAUEsDBBQABgAIAAAAIQCpO9104AAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUhsUOu0NI+GOBUggdi29AMm8TSJiMdR7Dbp32NWdDmao3vPLXaz&#10;6cWFRtdZVrBaRiCIa6s7bhQcvz8WGQjnkTX2lknBlRzsyvu7AnNtJ97T5eAbEULY5aig9X7IpXR1&#10;Swbd0g7E4Xeyo0EfzrGResQphJterqMokQY7Dg0tDvTeUv1zOBsFp6/pKd5O1ac/pvtN8oZdWtmr&#10;Uo8P8+sLCE+z/4fhTz+oQxmcKntm7USv4DnKwhavYLGKUxCB2CabNYgqoEmcgSwLebuh/AUAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCneGnt8wEAAMsDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCpO9104AAAAAsBAAAPAAAAAAAAAAAAAAAAAE0E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="00C6C68D" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:rPr>
                           <w:smallCaps/>
                           <w:sz w:val="72"/>
                           <w:szCs w:val="72"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007A129B">
                         <w:rPr>
                           <w:smallCaps/>
                           <w:sz w:val="72"/>
                           <w:szCs w:val="72"/>
                         </w:rPr>
                         <w:t>Aufnahmeantrag</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="64BBC17F" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                           <w:i/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Nachträglicher Erwerb der </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:i/>
                         </w:rPr>
                         <w:t>Fachoberschulreife (Realschulabschluss)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="11FB20C6" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRPr="00784296" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="6A24FFA1" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00784296" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13B45D11" wp14:editId="09631026">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BCBC964" wp14:editId="23F9AE36">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-47625</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>157480</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1752600" cy="742950"/>
                 <wp:effectExtent l="4445" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Text Box 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1752600" cy="742950"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00035875" w:rsidRPr="00AF2E58" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="5EDC1B33" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00AF2E58" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00AF2E58">
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Schule des Zweiten Bildungsweges Dahme-Spreewald</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00DC5C7B" w:rsidP="00035875">
+                          <w:p w14:paraId="3D0C693D" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00DC5C7B" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Funkerberg 26</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="202E30B7" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>15711 Königs Wusterhausen</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRPr="00AF2E58" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="270F9102" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00AF2E58" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>Tel.: (0 33 75) 211 907</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="13B45D11" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-3.75pt;margin-top:12.4pt;width:138pt;height:58.5pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFaIT7gwIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32pc7EVZ7WXpqq0&#10;vUi7/QACOEbFQIHE3lb99w44yabbVqqq+gEDMxxm5pxheTl0Eu25dUKrGmcXKUZcUc2E2tb408N6&#10;ssDIeaIYkVrxGj9yhy9XL18se1PxXLdaMm4RgChX9abGrfemShJHW94Rd6ENV2BstO2Ih6XdJsyS&#10;HtA7meRpOkt6bZmxmnLnYPd2NOJVxG8aTv2HpnHcI1ljiM3H0cZxE8ZktSTV1hLTCnoIg/xDFB0R&#10;Ci49Qd0ST9DOil+gOkGtdrrxF1R3iW4aQXnMAbLJ0mfZ3LfE8JgLFMeZU5nc/4Ol7/cfLRKsxiVG&#10;inRA0QMfPLrWA3oVqtMbV4HTvQE3P8A2sBwzdeZO088OKX3TErXlV9bqvuWEQXRZOJmcHR1xXADZ&#10;9O80g2vIzusINDS2C6WDYiBAB5YeT8yEUGi4cj7NZymYKNjmRV5OI3UJqY6njXX+DdcdCpMaW2A+&#10;opP9nfMhGlIdXcJlTkvB1kLKuLDbzY20aE9AJev4xQSeuUkVnJUOx0bEcQeChDuCLYQbWf9WZnmR&#10;XuflZD1bzCfFuphOynm6mKRZeV3O0qIsbtffQ4BZUbWCMa7uhOJHBWbF3zF86IVRO1GDqAcmp/l0&#10;pOiPSabx+12SnfDQkFJ0NV6cnEgViH2tGKRNKk+EHOfJz+HHKkMNjv9YlSiDwPyoAT9shqi3qJEg&#10;kY1mj6ALq4E2YBgeE5i02n7FqIfGrLH7siOWYyTfKtBWmRVF6OS4KKbzHBb23LI5txBFAarGHqNx&#10;euPH7t8ZK7Yt3DSqWekr0GMjolSeojqoGJov5nR4KEJ3n6+j19NztvoBAAD//wMAUEsDBBQABgAI&#10;AAAAIQATc9pl3QAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NboMwEITvlfoO1lbqpUpMEAFK&#10;MVFbqVWv+XmABTuAitcIO4G8fben9rgzn2Znyt1iB3E1k+8dKdisIxCGGqd7ahWcjh+rHIQPSBoH&#10;R0bBzXjYVfd3JRbazbQ310NoBYeQL1BBF8JYSOmbzlj0azcaYu/sJouBz6mVesKZw+0g4yhKpcWe&#10;+EOHo3nvTPN9uFgF56/5afs815/hlO2T9A37rHY3pR4fltcXEMEs4Q+G3/pcHSruVLsLaS8GBats&#10;y6SCOOEF7MdpzkLNYLLJQVal/L+g+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFaIT7&#10;gwIAABYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAT&#10;c9pl3QAAAAkBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="0BCBC964" id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-3.75pt;margin-top:12.4pt;width:138pt;height:58.5pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQApzHQa9QEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817INO24Ey0HqwEWB&#10;9AGk/QCKoiSiFJdd0pbcr++SUhwjvRXVgeBqydmd2eH2bugMOyn0GmzBF7M5Z8pKqLRtCv7j++Hd&#10;e858ELYSBqwq+Fl5frd7+2bbu1wtoQVTKWQEYn3eu4K3Ibg8y7xsVSf8DJyylKwBOxEoxCarUPSE&#10;3plsOZ/fZD1g5RCk8p7+PoxJvkv4da1k+FrXXgVmCk69hbRiWsu4ZrutyBsUrtVyakP8Qxed0JaK&#10;XqAeRBDsiPovqE5LBA91mEnoMqhrLVXiQGwW81dsnlrhVOJC4nh3kcn/P1j55fTkviELwwcYaICJ&#10;hHePIH96ZmHfCtuoe0ToWyUqKryIkmW98/l0NUrtcx9Byv4zVDRkcQyQgIYau6gK8WSETgM4X0RX&#10;Q2AyltyslzdzSknKbVbL23WaSiby59sOffiooGNxU3CkoSZ0cXr0IXYj8ucjsZgHo6uDNiYF2JR7&#10;g+wkyACH9CUCr44ZGw9biNdGxPgn0YzMRo5hKAemq0mDyLqE6ky8EUZf0TugTQv4m7OePFVw/+so&#10;UHFmPlnS7naxWkUTpmC13iwpwOtMeZ0RVhJUwQNn43YfRuMeHeqmpUrjtCzck961TlK8dDW1T75J&#10;Ck0ej8a8jtOpl5e4+wMAAP//AwBQSwMEFAAGAAgAAAAhABNz2mXdAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81ugzAQhO+V+g7WVuqlSkwQAUoxUVupVa/5eYAFO4CK1wg7gbx9t6f2uDOfZmfK&#10;3WIHcTWT7x0p2KwjEIYap3tqFZyOH6schA9IGgdHRsHNeNhV93clFtrNtDfXQ2gFh5AvUEEXwlhI&#10;6ZvOWPRrNxpi7+wmi4HPqZV6wpnD7SDjKEqlxZ74Q4ejee9M8324WAXnr/lp+zzXn+GU7ZP0Dfus&#10;djelHh+W1xcQwSzhD4bf+lwdKu5UuwtpLwYFq2zLpII44QXsx2nOQs1gsslBVqX8v6D6AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACnMdBr1AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABNz2mXdAAAACQEAAA8AAAAAAAAAAAAAAAAATwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00035875" w:rsidRPr="00AF2E58" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="5EDC1B33" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00AF2E58" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AF2E58">
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Schule des Zweiten Bildungsweges Dahme-Spreewald</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00DC5C7B" w:rsidP="00035875">
+                    <w:p w14:paraId="3D0C693D" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00DC5C7B" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Funkerberg 26</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="202E30B7" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>15711 Königs Wusterhausen</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRPr="00AF2E58" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="270F9102" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00AF2E58" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>Tel.: (0 33 75) 211 907</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="000543C4" w:rsidP="00035875">
+    <w:p w14:paraId="4ADEA6FA" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="5AB8AACC" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="797D361D" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="000543C4" w:rsidP="00035875">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C9D1FE4" wp14:editId="72DD323C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-4445</wp:posOffset>
+                  <wp:posOffset>-185420</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>130810</wp:posOffset>
+                  <wp:posOffset>170180</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5924550" cy="2324100"/>
-                <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
+                <wp:extent cx="6029325" cy="2324100"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5924550" cy="2324100"/>
+                          <a:ext cx="6029325" cy="2324100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="36F93FB5" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:r>
                               <w:t>Name: _______________________________</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>Vorname: _________________________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="130DD63A" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:r>
                               <w:t>Anschrift: ________________________________________________________________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="14E02FE3" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:r>
                               <w:t>Wohnsitz im Landkreis: _______________________________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="7799CF82" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:r>
                               <w:t>geb. am: _____________________________</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>in: _______________________</w:t>
                             </w:r>
-                            <w:r>
-[...1 lines deleted...]
-                              <w:t xml:space="preserve">  Alter: __________</w:t>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:tab/>
+                              <w:t xml:space="preserve">  Alter</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:t>: __________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="62BAA955" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:r>
                               <w:t>Nationalität: __________________________</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>Wenn nicht deutsch, wann zugezogen? _________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="2DFF0C81" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:r>
                               <w:t>Telefon: ______________________________</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>Mobil: ____________________________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="2C8F768C" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:r>
                               <w:t>E-Mail:</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>_______________________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+                          <w:p w14:paraId="16C3AFDB" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:10.3pt;width:466.5pt;height:183pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAekg+rKwIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06QhARo1XS1dipCW&#10;i7TLBziOk1g4HmO7TcrXM3baUi3wgsiD5fGMj2fOmcn6ZhoUOQjrJOiKLhcpJUJzaKTuKvr1cffi&#10;DSXOM90wBVpU9Cgcvdk8f7YeTSky6EE1whIE0a4cTUV7702ZJI73YmBuAUZodLZgB+bRtF3SWDYi&#10;+qCSLE1fJSPYxljgwjk8vZuddBPx21Zw/7ltnfBEVRRz83G1ca3DmmzWrOwsM73kpzTYP2QxMKnx&#10;0QvUHfOM7K38DWqQ3IKD1i84DAm0reQi1oDVLNMn1Tz0zIhYC5LjzIUm9/9g+afDF0tkU1EUSrMB&#10;JXoUkydvYSJ5YGc0rsSgB4NhfsJjVDlW6sw98G+OaNj2THfi1loYe8EazG4ZbiZXV2ccF0Dq8SM0&#10;+Azbe4hAU2uHQB2SQRAdVTpelAmpcDwsVlleFOji6MteZvkyjdolrDxfN9b59wIGEjYVtSh9hGeH&#10;e+dDOqw8h4TXHCjZ7KRS0bBdvVWWHBi2yS5+sYInYUqTsaKrIitmBv4KkcbvTxCD9NjvSg5I+CWI&#10;lYG3d7qJ3eiZVPMeU1b6RGTgbmbRT/UUFcvO+tTQHJFZC3N74zjipgf7g5IRW7ui7vueWUGJ+qBR&#10;ndUyz8MsRCMvXmdo2GtPfe1hmiNURT0l83br5/nZGyu7Hl+a+0HDLSraysh1kH7O6pQ+tm+U4DRq&#10;YT6u7Rj164ew+QkAAP//AwBQSwMEFAAGAAgAAAAhAMShvd3fAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFxQ65AgNw3ZVAgJBLdSEFzd2E0i7HWw3TT8PeYEx9GMZt7Um9ka&#10;NmkfBkcI18sMmKbWqYE6hLfXh0UJLERJShpHGuFbB9g052e1rJQ70YuedrFjqYRCJRH6GMeK89D2&#10;2sqwdKOm5B2ctzIm6TuuvDylcmt4nmWCWzlQWujlqO973X7ujhahvHmaPsJzsX1vxcGs49Vqevzy&#10;iJcX890tsKjn+BeGX/yEDk1i2rsjqcAMwmKVggh5JoAle13kBbA9QlEKAbyp+f8DzQ8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAHpIPqysCAABYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxKG93d8AAAAIAQAADwAAAAAAAAAAAAAAAACFBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;">
+              <v:shape w14:anchorId="3C9D1FE4" id="Text Box 4" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-14.6pt;margin-top:13.4pt;width:474.75pt;height:183pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBYKhJeGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthxk64x4hRdugwD&#10;ugvQ7QMUWY6FyaJGKbG7ry8lp2nQDXsYpgdBFKVD8vBweT10hh0Ueg224tNJzpmyEmptdxX//m3z&#10;5oozH4SthQGrKv6gPL9evX617F2pCmjB1AoZgVhf9q7ibQiuzDIvW9UJPwGnLDkbwE4EMnGX1Sh6&#10;Qu9MVuT5ZdYD1g5BKu/p9nZ08lXCbxolw5em8SowU3HKLaQd076Ne7ZainKHwrVaHtMQ/5BFJ7Sl&#10;oCeoWxEE26P+DarTEsFDEyYSugyaRkuVaqBqpvmLau5b4VSqhcjx7kST/3+w8vPh3n1FFoZ3MFAD&#10;UxHe3YH84ZmFdSvsTt0gQt8qUVPgaaQs650vj18j1b70EWTbf4Kamiz2ARLQ0GAXWaE6GaFTAx5O&#10;pKshMEmXl3mxuCjmnEnyFRfFbJqntmSifPru0IcPCjoWDxVH6mqCF4c7H2I6onx6EqN5MLreaGOS&#10;gbvt2iA7CFLAJq1UwYtnxrK+4os5JfJ3iDytP0F0OpCUje4qfnV6JMrI23tbJ6EFoc14ppSNPRIZ&#10;uRtZDMN2YLomHmKAyOsW6gdiFmFULk0aHVrAX5z1pNqK+597gYoz89FSdxbT2SzKPBmz+duCDDz3&#10;bM89wkqCqnjgbDyuwzgae4d611KkUQ8WbqijjU5cP2d1TJ+UmVpwnKIo/XM7vXqe9dUjAAAA//8D&#10;AFBLAwQUAAYACAAAACEAsuQ0+98AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/&#10;IYzgRXZTU6ltbbqIoOhNV9Frtsm2xWRSk2y3/nvHkx6H+Xjve81mcZbNJsTRo4TLdQbMYOf1iL2E&#10;t9f7VQksJoVaWY9GwreJsGlPTxpVa3/EFzNvU88oBGOtJAwpTTXnsRuMU3HtJ4P02/vgVKIz9FwH&#10;daRwZ7nIsoI7NSI1DGoyd4PpPrcHJ6G8epw/4lP+/N4Ve1uli+v54StIeX623N4AS2ZJfzD86pM6&#10;tOS08wfUkVkJK1EJQiWIgiYQUIksB7aTkFeiBN42/P+E9gcAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBYKhJeGwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCy5DT73wAAAAoBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="36F93FB5" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:r>
                         <w:t>Name: _______________________________</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>Vorname: _________________________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="130DD63A" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:r>
                         <w:t>Anschrift: ________________________________________________________________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="14E02FE3" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:r>
                         <w:t>Wohnsitz im Landkreis: _______________________________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="7799CF82" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:r>
                         <w:t>geb. am: _____________________________</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>in: _______________________</w:t>
                       </w:r>
-                      <w:r>
-[...1 lines deleted...]
-                        <w:t xml:space="preserve">  Alter: __________</w:t>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:tab/>
+                        <w:t xml:space="preserve">  Alter</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:t>: __________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="62BAA955" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:r>
                         <w:t>Nationalität: __________________________</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>Wenn nicht deutsch, wann zugezogen? _________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="2DFF0C81" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:r>
                         <w:t>Telefon: ______________________________</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>Mobil: ____________________________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="2C8F768C" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:r>
                         <w:t>E-Mail:</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>_______________________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+                    <w:p w14:paraId="16C3AFDB" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="000543C4" w:rsidP="00035875">
+    <w:p w14:paraId="5391E6DA" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="1F521DD4" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="2C4EFF52" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="6DA5B431" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="08FEBFFA" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="30179D2F" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="14F5D2DE" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="35A74A5E" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="000543C4" w:rsidP="00035875">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2ADD21C8" wp14:editId="0065C469">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>184785</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5924550" cy="1781175"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="7" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5924550" cy="1781175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="24834A93" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:r>
                               <w:t>Schulabgangsjahr: _______</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>von der Schule: _________________________________________</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="5BD0A977" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
                               <w:t>vorhandener Abschluss:</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>keiner</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>BBR*</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>EBBR</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="6F021FAE" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
                               <w:t>angestrebter Abschluss:</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00DB2C68">
                               <w:t>BBR</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                             <w:r w:rsidR="00DB2C68">
-                              <w:t xml:space="preserve">          EBBR    </w:t>
-[...4 lines deleted...]
-                              <w:t xml:space="preserve"> </w:t>
+                              <w:t xml:space="preserve">          EBBR     </w:t>
                             </w:r>
                             <w:r w:rsidR="00DB2C68">
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00DB2C68">
                               <w:t xml:space="preserve">     </w:t>
                             </w:r>
                             <w:r>
                               <w:t>FOR</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRPr="0079049D" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="3F86542A" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="0079049D" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="0079049D">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t xml:space="preserve">* </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>BBR = Berufsbildungsreife</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidRPr="0079049D">
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:t>EBBR = Erweiterte Berufsbildungsreife</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                               <w:tab/>
                               <w:t>FOR = Fachoberschulreife</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="1F57B623" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0"/>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="02F31F41" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Ich habe schon einmal den Zweiten Bildungsweg besucht.</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>ja</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>nein</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="4402BF7A" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Ich bin zurzeit berufstätig.</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>ja</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>nein</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="3878945F" w14:textId="3E141775" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
-                              <w:t>Ich beziehe zurzeit Hartz-IV-Leistungen (ALG II).</w:t>
+                              <w:t xml:space="preserve">Ich beziehe zurzeit </w:t>
+                            </w:r>
+                            <w:r w:rsidR="008A2D56">
+                              <w:t>Bürgergeld</w:t>
+                            </w:r>
+                            <w:r w:rsidR="008A2D56">
+                              <w:tab/>
+                            </w:r>
+                            <w:r w:rsidR="008A2D56">
+                              <w:tab/>
+                            </w:r>
+                            <w:r>
+                              <w:t>.</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>ja</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>nein</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...3 lines deleted...]
-              <v:shape id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:14.55pt;width:466.5pt;height:140.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgTNlihgIAABcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32pvYmtdVZ7aapK&#10;24u02w8ggGNUDBRI7O2q/94BJ2m6baWqqh8wMMPhzMwZLi7HXqIdt05o1eDsLMWIK6qZUJsGf3pY&#10;zRYYOU8UI1Ir3uBH7vDl8uWLi8HUPNedloxbBCDK1YNpcOe9qZPE0Y73xJ1pwxUYW2174mFpNwmz&#10;ZAD0XiZ5mp4ng7bMWE25c7B7OxnxMuK3Laf+Q9s67pFsMHDzcbRxXIcxWV6QemOJ6QTd0yD/wKIn&#10;QsGlR6hb4gnaWvELVC+o1U63/ozqPtFtKyiPMUA0WfosmvuOGB5jgeQ4c0yT+3+w9P3uo0WCNXiO&#10;kSI9lOiBjx5d6xGVITuDcTU43Rtw8yNsQ5VjpM7cafrZIaVvOqI2/MpaPXScMGCXhZPJydEJxwWQ&#10;9fBOM7iGbL2OQGNr+5A6SAYCdKjS47EygQqFzbLKi7IEEwVbNl9k2TyyS0h9OG6s82+47lGYNNhC&#10;6SM82d05H+iQ+uASbnNaCrYSUsaF3axvpEU7AjJZxS9G8MxNquCsdDg2IU47wBLuCLbAN5b9qcry&#10;Ir3Oq9nqfDGfFauinFXzdDFLs+q6Ok+LqrhdfQsEs6LuBGNc3QnFDxLMir8r8b4ZJvFEEaKhwVWZ&#10;l1ON/hhkGr/fBdkLDx0pRd/gxdGJ1KGyrxWDsEntiZDTPPmZfswy5ODwj1mJOgiln0Tgx/UYBffq&#10;IK+1Zo8gDKuhbFBieE1g0mn7FaMBOrPB7suWWI6RfKtAXFVWFKGV46Io5zks7KllfWohigJUgz1G&#10;0/TGT+2/NVZsOrhpkrPSVyDIVkSpBOVOrPYyhu6LMe1fitDep+vo9eM9W34HAAD//wMAUEsDBBQA&#10;BgAIAAAAIQD42aB73QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAFITvJv6HzTPxYtql&#10;oCDIo1ETTa+t/QEP9hWI7C5ht4X+e9eTHiczmfmm3C56EBeeXG8NwmYdgWDTWNWbFuH49bF6BuE8&#10;GUWDNYxwZQfb6vampELZ2ez5cvCtCCXGFYTQeT8WUrqmY01ubUc2wTvZSZMPcmqlmmgO5XqQcRSl&#10;UlNvwkJHI7933HwfzhrhtJsfnvK5/vTHbP+YvlGf1faKeH+3vL6A8Lz4vzD84gd0qAJTbc9GOTEg&#10;rLIQRIjzDYhg50mcgKgRkihPQVal/H+g+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBg&#10;TNlihgIAABcFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQD42aB73QAAAAgBAAAPAAAAAAAAAAAAAAAAAOAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAA6gUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="2ADD21C8" id="Text Box 5" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:14.55pt;width:466.5pt;height:140.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjE6h0+AEAANIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE1p2d2o6Wrpqghp&#10;WZAWPsBxnMTC8Zix26R8PWOn2y1wQ+RgeTz2m3lvXta3Y2/YQaHXYEuez+acKSuh1rYt+bevuzfX&#10;nPkgbC0MWFXyo/L8dvP61XpwhVpAB6ZWyAjE+mJwJe9CcEWWedmpXvgZOGUp2QD2IlCIbVajGAi9&#10;N9liPn+XDYC1Q5DKezq9n5J8k/CbRsnwuWm8CsyUnHoLacW0VnHNNmtRtChcp+WpDfEPXfRCWyp6&#10;hroXQbA96r+gei0RPDRhJqHPoGm0VIkDscnnf7B56oRTiQuJ491ZJv//YOXj4cl9QRbG9zDSABMJ&#10;7x5AfvfMwrYTtlV3iDB0StRUOI+SZYPzxelplNoXPoJUwyeoachiHyABjQ32URXiyQidBnA8i67G&#10;wCQdrm4Wy9WKUpJy+dV1nl+tUg1RPD936MMHBT2Lm5IjTTXBi8ODD7EdUTxfidU8GF3vtDEpwLba&#10;GmQHQQ7Ype+E/ts1Y+NlC/HZhBhPEs9IbSIZxmpkui752wgRaVdQH4k4wmQs+hFo0wH+5GwgU5Xc&#10;/9gLVJyZj5bEu8mXy+jCFCxXVwsK8DJTXWaElQRV8sDZtN2Gybl7h7rtqNI0Lgt3JHijkxQvXZ3a&#10;J+MkhU4mj868jNOtl19x8wsAAP//AwBQSwMEFAAGAAgAAAAhAPjZoHvdAAAACAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPg0AUhO8m/ofNM/Fi2qWgIMijURNNr639AQ/2FYjsLmG3hf5715MeJzOZ&#10;+abcLnoQF55cbw3CZh2BYNNY1ZsW4fj1sXoG4TwZRYM1jHBlB9vq9qakQtnZ7Ply8K0IJcYVhNB5&#10;PxZSuqZjTW5tRzbBO9lJkw9yaqWaaA7lepBxFKVSU2/CQkcjv3fcfB/OGuG0mx+e8rn+9Mds/5i+&#10;UZ/V9op4f7e8voDwvPi/MPziB3SoAlNtz0Y5MSCsshBEiPMNiGDnSZyAqBGSKE9BVqX8f6D6AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGMTqHT4AQAA0gMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPjZoHvdAAAACAEAAA8AAAAAAAAAAAAAAAAA&#10;UgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABcBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="24834A93" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:r>
                         <w:t>Schulabgangsjahr: _______</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>von der Schule: _________________________________________</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="5BD0A977" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
                         <w:t>vorhandener Abschluss:</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>keiner</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>BBR*</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>EBBR</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="6F021FAE" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
                         <w:t>angestrebter Abschluss:</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00DB2C68">
                         <w:t>BBR</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                       <w:r w:rsidR="00DB2C68">
-                        <w:t xml:space="preserve">          EBBR    </w:t>
-[...4 lines deleted...]
-                        <w:t xml:space="preserve"> </w:t>
+                        <w:t xml:space="preserve">          EBBR     </w:t>
                       </w:r>
                       <w:r w:rsidR="00DB2C68">
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00DB2C68">
                         <w:t xml:space="preserve">     </w:t>
                       </w:r>
                       <w:r>
                         <w:t>FOR</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRPr="0079049D" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="3F86542A" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="0079049D" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="0079049D">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t xml:space="preserve">* </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>BBR = Berufsbildungsreife</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidRPr="0079049D">
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:t>EBBR = Erweiterte Berufsbildungsreife</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                         <w:tab/>
                         <w:t>FOR = Fachoberschulreife</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="1F57B623" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="02F31F41" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Ich habe schon einmal den Zweiten Bildungsweg besucht.</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>ja</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>nein</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="4402BF7A" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Ich bin zurzeit berufstätig.</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>ja</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>nein</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="3878945F" w14:textId="3E141775" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
-                        <w:t>Ich beziehe zurzeit Hartz-IV-Leistungen (ALG II).</w:t>
+                        <w:t xml:space="preserve">Ich beziehe zurzeit </w:t>
+                      </w:r>
+                      <w:r w:rsidR="008A2D56">
+                        <w:t>Bürgergeld</w:t>
+                      </w:r>
+                      <w:r w:rsidR="008A2D56">
+                        <w:tab/>
+                      </w:r>
+                      <w:r w:rsidR="008A2D56">
+                        <w:tab/>
+                      </w:r>
+                      <w:r>
+                        <w:t>.</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>ja</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>nein</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00714954">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+    <w:p w14:paraId="6DDCC912" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="4A1A97F9" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="007A129B" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="7944FC9A" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="669B9548" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3795"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="00035875" w:rsidP="00035875"/>
-    <w:p w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="000543C4" w:rsidP="00035875">
+    <w:p w14:paraId="79BAD660" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="0FBF1E4F" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="000543C4" w:rsidP="00035875">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B2C9FF3" wp14:editId="5A0102C5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>52705</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>103505</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5924550" cy="628650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="6" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5924550" cy="628650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="42A3CF2B" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
                               <w:t xml:space="preserve">Ich hatte in der Schule </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00443CA7">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Fremdsprachenunterricht</w:t>
                             </w:r>
                             <w:r>
                               <w:t xml:space="preserve"> im Fach:</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="214F7300" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r w:rsidRPr="00443CA7">
                               <w:t>_____________________________ von Klasse</w:t>
                             </w:r>
                             <w:r>
-                              <w:t xml:space="preserve"> ______  bis Klasse _____</w:t>
+                              <w:t xml:space="preserve"> _____</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:t>_  bis</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:t xml:space="preserve"> Klasse _____</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="7FFB7A53" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:pStyle w:val="Listenabsatz"/>
                               <w:numPr>
                                 <w:ilvl w:val="0"/>
                                 <w:numId w:val="1"/>
                               </w:numPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
-                              <w:t>_____________________________ von Klasse ______  bis Klasse _____</w:t>
+                              <w:t>_____________________________ von Klasse _____</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramStart"/>
+                            <w:r>
+                              <w:t>_  bis</w:t>
+                            </w:r>
+                            <w:proofErr w:type="gramEnd"/>
+                            <w:r>
+                              <w:t xml:space="preserve"> Klasse _____</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="6D90AC40" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:4.15pt;margin-top:8.15pt;width:466.5pt;height:49.5pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJRFfbgwIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2yAUfp+0/4B4T32R7cZWnapNlmlS&#10;d5Ha/QBicIyGgQGJ3U397zvgJE13kaZpfrCBc/jO5fuOr67HXqA9M5YrWePkIsaIyUZRLrc1/vyw&#10;ns0xso5ISoSSrMaPzOLrxetXV4OuWKo6JSgzCECkrQZd4845XUWRbTrWE3uhNJNgbJXpiYOt2UbU&#10;kAHQexGlcVxEgzJUG9Uwa+F0NRnxIuC3LWvcx7a1zCFRY8jNhbcJ741/R4srUm0N0R1vDmmQf8ii&#10;J1xC0BPUijiCdob/AtXzxiirWnfRqD5SbcsbFmqAapL4p2ruO6JZqAWaY/WpTfb/wTYf9p8M4rTG&#10;BUaS9EDRAxsdulUjKnx3Bm0rcLrX4OZGOAaWQ6VW36nmi0VSLTsit+zGGDV0jFDILvE3o7OrE471&#10;IJvhvaIQhuycCkBja3rfOmgGAnRg6fHEjE+lgcO8TLM8B1MDtiKdF7D2IUh1vK2NdW+Z6pFf1NgA&#10;8wGd7O+sm1yPLj6YVYLTNRcibMx2sxQG7QmoZB2eA/oLNyG9s1T+2oQ4nUCSEMPbfLqB9e9lkmbx&#10;bVrO1sX8cpats3xWXsbzWZyUt2URZ2W2Wj/5BJOs6jilTN5xyY4KTLK/Y/gwC5N2ggbRUOMyT/OJ&#10;oj8WGYfnd0X23MFACt7XeH5yIpUn9o2kUDapHOFiWkcv0w+EQA+O39CVIAPP/KQBN27GoLfMR/cS&#10;2Sj6CLowCmgDhuFnAotOmW8YDTCYNbZfd8QwjMQ7Cdoqkyzzkxw2WX6ZwsacWzbnFiIbgKqxw2ha&#10;Lt00/Ttt+LaDSJOapboBPbY8SOU5q4OKYfhCTYcfhZ/u833wev6dLX4AAAD//wMAUEsDBBQABgAI&#10;AAAAIQCEKoe23AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsNADLwj8YeVkbgguglt0zbN&#10;pgIkENeWPsBJ3CRq1htlt036e8wJTrZnRjPjbDfZTl1p8K1jA/EsAkVcuqrl2sDx++N5DcoH5Ao7&#10;x2TgRh52+f1dhmnlRt7T9RBqJSbsUzTQhNCnWvuyIYt+5npi4U5usBjkHGpdDTiKue30SxQl2mLL&#10;ktBgT+8NlefDxRo4fY1Py81YfIbjar9I3rBdFe5mzOPD9LoFFWgKf2L4rS/VIZdOhbtw5VVnYD0X&#10;ocCJTKE3i1iWQoB4OQedZ/r/A/kPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIlEV9uD&#10;AgAAFgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIQq&#10;h7bcAAAACAEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;" stroked="f">
+              <v:shape w14:anchorId="5B2C9FF3" id="Text Box 6" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:4.15pt;margin-top:8.15pt;width:466.5pt;height:49.5pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDN5z9O9gEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgJkqw14hRdigwD&#10;ugvQ7QNkWbaFyaJGKbGzrx8lu2m2vQ3zg0CK1CHPIb29GzrDTgq9BlvwxWzOmbISKm2bgn/7enhz&#10;w5kPwlbCgFUFPyvP73avX217l6sltGAqhYxArM97V/A2BJdnmZet6oSfgVOWgjVgJwK52GQVip7Q&#10;O5Mt5/NN1gNWDkEq7+n2YQzyXcKvayXD57r2KjBTcOotpBPTWcYz221F3qBwrZZTG+IfuuiEtlT0&#10;AvUggmBH1H9BdVoieKjDTEKXQV1rqRIHYrOY/8HmqRVOJS4kjncXmfz/g5WfTk/uC7IwvIOBBphI&#10;ePcI8rtnFvatsI26R4S+VaKiwosoWdY7n09Po9Q+9xGk7D9CRUMWxwAJaKixi6oQT0boNIDzRXQ1&#10;BCbpcn27XK3XFJIU2yxvNmTHEiJ/fu3Qh/cKOhaNgiMNNaGL06MPY+pzSizmwejqoI1JDjbl3iA7&#10;CVqAQ/om9N/SjI3JFuKzETHeJJqR2cgxDOXAdFXwVYSIrEuozsQbYdwr+g/IaAF/ctbTThXc/zgK&#10;VJyZD5a0u12sVnEJk7Nav12Sg9eR8joirCSoggfORnMfxsU9OtRNS5XGaVm4J71rnaR46Wpqn/Ym&#10;iTnteFzMaz9lvfyJu18AAAD//wMAUEsDBBQABgAIAAAAIQCEKoe23AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTE9BTsNADLwj8YeVkbgguglt0zbNpgIkENeWPsBJ3CRq1htlt036e8wJTrZnRjPj&#10;bDfZTl1p8K1jA/EsAkVcuqrl2sDx++N5DcoH5Ao7x2TgRh52+f1dhmnlRt7T9RBqJSbsUzTQhNCn&#10;WvuyIYt+5npi4U5usBjkHGpdDTiKue30SxQl2mLLktBgT+8NlefDxRo4fY1Py81YfIbjar9I3rBd&#10;Fe5mzOPD9LoFFWgKf2L4rS/VIZdOhbtw5VVnYD0XocCJTKE3i1iWQoB4OQedZ/r/A/kPAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM3nP072AQAA0QMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIQqh7bcAAAACAEAAA8AAAAAAAAAAAAAAAAAUAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="42A3CF2B" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
                         <w:t xml:space="preserve">Ich hatte in der Schule </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00443CA7">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Fremdsprachenunterricht</w:t>
                       </w:r>
                       <w:r>
                         <w:t xml:space="preserve"> im Fach:</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="214F7300" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r w:rsidRPr="00443CA7">
                         <w:t>_____________________________ von Klasse</w:t>
                       </w:r>
                       <w:r>
-                        <w:t xml:space="preserve"> ______  bis Klasse _____</w:t>
+                        <w:t xml:space="preserve"> _____</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:t>_  bis</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:t xml:space="preserve"> Klasse _____</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="7FFB7A53" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:pStyle w:val="Listenabsatz"/>
                         <w:numPr>
                           <w:ilvl w:val="0"/>
                           <w:numId w:val="1"/>
                         </w:numPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
-                        <w:t>_____________________________ von Klasse ______  bis Klasse _____</w:t>
+                        <w:t>_____________________________ von Klasse _____</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramStart"/>
+                      <w:r>
+                        <w:t>_  bis</w:t>
+                      </w:r>
+                      <w:proofErr w:type="gramEnd"/>
+                      <w:r>
+                        <w:t xml:space="preserve"> Klasse _____</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="6D90AC40" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="00035875" w:rsidP="00035875"/>
-    <w:p w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="000543C4" w:rsidP="00035875">
+    <w:p w14:paraId="31FA72E0" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="7015BB5C" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="000543C4" w:rsidP="00035875">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73D43174" wp14:editId="2E7A32F1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>52705</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>276225</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5924550" cy="609600"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Text Box 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5924550" cy="609600"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00F36A79" w:rsidRDefault="00F36A79" w:rsidP="00035875">
+                          <w:p w14:paraId="71BB4FA6" w14:textId="77777777" w:rsidR="00F36A79" w:rsidRDefault="00F36A79" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Tagesunterricht</w:t>
                             </w:r>
                             <w:r w:rsidR="00035875">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r w:rsidR="00035875">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                             <w:r w:rsidR="00035875">
@@ -1573,69 +1631,69 @@
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Abendunterricht</w:t>
                             </w:r>
                             <w:r w:rsidR="00035875">
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00F36A79">
+                          <w:p w14:paraId="39EB936F" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00F36A79">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                               <w:ind w:left="2124" w:firstLine="708"/>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00035875">
                               <w:t>(nur in KW)</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="1D83D42E" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:pPr>
                               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:t>Königs Wusterhausen</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
@@ -1670,54 +1728,54 @@
                               <w:rPr>
                                 <w:b/>
                               </w:rPr>
                               <w:tab/>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 9" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:4.15pt;margin-top:21.75pt;width:466.5pt;height:48pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOgvWVgwIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32RnY2tdVZ7aapK&#10;24u02w8ggGNUDBRI7G21/94BJ9l020pVVT9gYIbDzJwzXFyOvUQ7bp3QqsHZWYoRV1QzoTYN/vyw&#10;mi0wcp4oRqRWvMGP3OHL5etXF4Opea47LRm3CECUqwfT4M57UyeJox3viTvThiswttr2xMPSbhJm&#10;yQDovUzyNJ0ng7bMWE25c7B7OxnxMuK3Laf+Y9s67pFsMMTm42jjuA5jsrwg9cYS0wm6D4P8QxQ9&#10;EQouPULdEk/Q1opfoHpBrXa69WdU94luW0F5zAGyydIX2dx3xPCYCxTHmWOZ3P+DpR92nywSrMEl&#10;Ror0QNEDHz261iOqQnUG42pwujfg5kfYBpZjps7cafrFIaVvOqI2/MpaPXScMIguCyeTk6MTjgsg&#10;6+G9ZnAN2XodgcbW9qF0UAwE6MDS45GZEAqFzbLKi7IEEwXbPK3maaQuIfXhtLHOv+W6R2HSYAvM&#10;R3Syu3M+REPqg0u4zGkp2EpIGRd2s76RFu0IqGQVv5jACzepgrPS4diEOO1AkHBHsIVwI+vfqywv&#10;0uu8mq3mi/NZsSrKWXWeLmZpVl1D9EVV3K6eQoBZUXeCMa7uhOIHBWbF3zG874VJO1GDaGhwVebl&#10;RNEfk0zj97ske+GhIaXoG7w4OpE6EPtGMUib1J4IOc2Tn8OPVYYaHP6xKlEGgflJA35cj3u9AViQ&#10;yFqzR9CF1UAbMAyPCUw6bb9hNEBjNth93RLLMZLvFGiryooidHJcFOV5Dgt7almfWoiiANVgj9E0&#10;vfFT92+NFZsObprUrPQV6LEVUSrPUe1VDM0Xc9o/FKG7T9fR6/k5W/4AAAD//wMAUEsDBBQABgAI&#10;AAAAIQAkQI/R3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJr7DZky8GLtUoC2U&#10;pVETjdfWPsDAboGUnSXsttC3dzzpceb/8s83xW62vbia0XeOFCwXEQhDtdMdNQqO3x/PGxA+IGns&#10;HRkFN+NhV97fFZhrN9HeXA+hEVxCPkcFbQhDLqWvW2PRL9xgiLOTGy0GHsdG6hEnLre9fImilbTY&#10;EV9ocTDvranPh4tVcPqantJsqj7Dcb1PVm/YrSt3U+rxYX7dgghmDn8w/OqzOpTsVLkLaS96BZuY&#10;QQVJnILgOEuWvKiYi7MUZFnI/w+UPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCOgvWV&#10;gwIAABYFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAk&#10;QI/R3QAAAAgBAAAPAAAAAAAAAAAAAAAAAN0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAA5wUAAAAA&#10;" stroked="f">
+              <v:shape w14:anchorId="73D43174" id="Text Box 9" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:4.15pt;margin-top:21.75pt;width:466.5pt;height:48pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIvLw89wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGnVFho1XS1dFSEt&#10;LNLCBziOk1g4HjN2myxfz9jpdqvlhsjB8njsN/PevGxvxt6wk0KvwZZ8Pss5U1ZCrW1b8h/fD+8+&#10;cOaDsLUwYFXJn5TnN7u3b7aDK9QCOjC1QkYg1heDK3kXgiuyzMtO9cLPwClLyQawF4FCbLMaxUDo&#10;vckWeb7OBsDaIUjlPZ3eTUm+S/hNo2R4aBqvAjMlp95CWjGtVVyz3VYULQrXaXluQ/xDF73Qlope&#10;oO5EEOyI+i+oXksED02YSegzaBotVeJAbOb5KzaPnXAqcSFxvLvI5P8frPx6enTfkIXxI4w0wETC&#10;u3uQPz2zsO+EbdUtIgydEjUVnkfJssH54vw0Su0LH0Gq4QvUNGRxDJCAxgb7qArxZIROA3i6iK7G&#10;wCQdrjaL5WpFKUm5db5Z52kqmSieXzv04ZOCnsVNyZGGmtDF6d6H2I0onq/EYh6Mrg/amBRgW+0N&#10;spMgAxzSlwi8umZsvGwhPpsQ40miGZlNHMNYjUzX1HKEiKwrqJ+IN8LkK/oPaNMB/uZsIE+V3P86&#10;ClScmc+WtNvMl8towhQsV+8XFOB1prrOCCsJquSBs2m7D5Nxjw5121GlaVoWbknvRicpXro6t0++&#10;SQqdPR6NeR2nWy9/4u4PAAAA//8DAFBLAwQUAAYACAAAACEAJECP0d0AAAAIAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU6DQBCG7ya+w2ZMvBi7VKAtlKVRE43X1j7AwG6BlJ0l7LbQt3c86XHm//LP&#10;N8Vutr24mtF3jhQsFxEIQ7XTHTUKjt8fzxsQPiBp7B0ZBTfjYVfe3xWYazfR3lwPoRFcQj5HBW0I&#10;Qy6lr1tj0S/cYIizkxstBh7HRuoRJy63vXyJopW02BFfaHEw762pz4eLVXD6mp7SbKo+w3G9T1Zv&#10;2K0rd1Pq8WF+3YIIZg5/MPzqszqU7FS5C2kvegWbmEEFSZyC4DhLlryomIuzFGRZyP8PlD8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASLy8PPcBAADRAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAJECP0d0AAAAIAQAADwAAAAAAAAAAAAAAAABR&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00F36A79" w:rsidRDefault="00F36A79" w:rsidP="00035875">
+                    <w:p w14:paraId="71BB4FA6" w14:textId="77777777" w:rsidR="00F36A79" w:rsidRDefault="00F36A79" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Tagesunterricht</w:t>
                       </w:r>
                       <w:r w:rsidR="00035875">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r w:rsidR="00035875">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                       <w:r w:rsidR="00035875">
@@ -1729,69 +1787,69 @@
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Abendunterricht</w:t>
                       </w:r>
                       <w:r w:rsidR="00035875">
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00F36A79">
+                    <w:p w14:paraId="39EB936F" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00F36A79">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:ind w:left="2124" w:firstLine="708"/>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00035875">
                         <w:t>(nur in KW)</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="1D83D42E" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00443CA7" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:t>Königs Wusterhausen</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
@@ -1815,242 +1873,210 @@
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                         </w:rPr>
                         <w:tab/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00035875" w:rsidRDefault="000543C4" w:rsidP="00035875">
+    <w:p w14:paraId="0CC1BD46" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="7F86DBDA" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875"/>
+    <w:p w14:paraId="73AD2796" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="000543C4" w:rsidP="00035875">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21010E83" wp14:editId="40966B97">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2540</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5924550" cy="276225"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5924550" cy="276225"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00035875" w:rsidRPr="00CF2166" w:rsidRDefault="00101EF9" w:rsidP="00101EF9">
+                          <w:p w14:paraId="086B30B9" w14:textId="3806B6F8" w:rsidR="00035875" w:rsidRPr="00CF2166" w:rsidRDefault="00035875" w:rsidP="00101EF9">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r>
-[...14 lines deleted...]
-                            </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 7" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:.2pt;width:466.5pt;height:21.75pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkfX4ChAIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv2yAUfp+0/4B4T32RncRWnWptl2lS&#10;d5Ha/QACOEbDwIDE7qb99x1wkqa7SNM0P2AO5/Cd23e4vBp7ifbcOqFVg7OLFCOuqGZCbRv86WE9&#10;W2LkPFGMSK14gx+5w1erly8uB1PzXHdaMm4RgChXD6bBnfemThJHO94Td6ENV6Bste2JB9FuE2bJ&#10;AOi9TPI0nSeDtsxYTblzcHo7KfEq4rctp/5D2zrukWwwxObjauO6CWuyuiT11hLTCXoIg/xDFD0R&#10;CpyeoG6JJ2hnxS9QvaBWO936C6r7RLetoDzmANlk6U/Z3HfE8JgLFMeZU5nc/4Ol7/cfLRKswQVG&#10;ivTQogc+enStR7QI1RmMq8Ho3oCZH+EYuhwzdeZO088OKX3TEbXlr6zVQ8cJg+iycDM5uzrhuACy&#10;Gd5pBm7IzusINLa2D6WDYiBAhy49njoTQqFwWFZ5UZagoqDLF/M8L6MLUh9vG+v8G657FDYNttD5&#10;iE72d86HaEh9NAnOnJaCrYWUUbDbzY20aE+AJev4HdCfmUkVjJUO1ybE6QSCBB9BF8KNXf9WZXmR&#10;XufVbD1fLmbFuihn1SJdztKsuq7maVEVt+vvIcCsqDvBGFd3QvEjA7Pi7zp8mIWJO5GDaGhwVUJ1&#10;Yl5/TDKN3++S7IWHgZSib/DyZETq0NjXikHapPZEyGmfPA8/VhlqcPzHqkQahM5PHPDjZox8mwfv&#10;gSIbzR6BF1ZD26DD8JjAptP2K0YDDGaD3ZcdsRwj+VYBt6qsKMIkR6EoFzkI9lyzOdcQRQGqwR6j&#10;aXvjp+nfGSu2HXia2Kz0K+BjKyJVnqI6sBiGL+Z0eCjCdJ/L0erpOVv9AAAA//8DAFBLAwQUAAYA&#10;CAAAACEAMyhDxtoAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU6DQBRF9yb+w+SZuDHtYKlF&#10;kKFRE023rf2AB7wCkXlDmGmhf+9zpcube3Puybez7dWFRt85NvC4jEARV67uuDFw/PpYPIPyAbnG&#10;3jEZuJKHbXF7k2NWu4n3dDmERgmEfYYG2hCGTGtftWTRL91ALN3JjRaDxLHR9YiTwG2vV1G00RY7&#10;locWB3pvqfo+nK2B0256eEqn8jMck/1684ZdUrqrMfd38+sLqEBz+BvDr76oQyFOpTtz7VVvYJHI&#10;0MAalJRpvIpBlRLjFHSR6//2xQ8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZH1+AoQC&#10;AAAWBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMyhD&#10;xtoAAAAFAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="21010E83" id="Text Box 7" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:.2pt;width:466.5pt;height:21.75pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoXcTx9wEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07RR22WjpqulqyKk&#10;5SItfIDjOImF4zFjt0n5esZOt1vgDZEHy+Oxz8w5c7K5G3vDjgq9BlvyxWzOmbISam3bkn/7un/z&#10;ljMfhK2FAatKflKe321fv9oMrlA5dGBqhYxArC8GV/IuBFdkmZed6oWfgVOWkg1gLwKF2GY1ioHQ&#10;e5Pl8/k6GwBrhyCV93T6MCX5NuE3jZLhc9N4FZgpOfUW0oppreKabTeiaFG4TstzG+IfuuiFtlT0&#10;AvUggmAH1H9B9VoieGjCTEKfQdNoqRIHYrOY/8HmqRNOJS4kjncXmfz/g5Wfjk/uC7IwvoORBphI&#10;ePcI8rtnFnadsK26R4ShU6KmwosoWTY4X5yfRql94SNINXyEmoYsDgES0NhgH1UhnozQaQCni+hq&#10;DEzS4eo2X65WlJKUy2/Web5KJUTx/NqhD+8V9CxuSo401IQujo8+xG5E8XwlFvNgdL3XxqQA22pn&#10;kB0FGWCfvjP6b9eMjZctxGcTYjxJNCOziWMYq5HpuuTrCBFZV1CfiDfC5Cv6D2jTAf7kbCBPldz/&#10;OAhUnJkPlrS7XSyX0YQpWK5ucgrwOlNdZ4SVBFXywNm03YXJuAeHuu2o0jQtC/ekd6OTFC9dndsn&#10;3ySFzh6PxryO062XP3H7CwAA//8DAFBLAwQUAAYACAAAACEAMyhDxtoAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyOwU6DQBRF9yb+w+SZuDHtYKlFkKFRE023rf2AB7wCkXlDmGmhf+9zpcube3Pu&#10;ybez7dWFRt85NvC4jEARV67uuDFw/PpYPIPyAbnG3jEZuJKHbXF7k2NWu4n3dDmERgmEfYYG2hCG&#10;TGtftWTRL91ALN3JjRaDxLHR9YiTwG2vV1G00RY7locWB3pvqfo+nK2B0256eEqn8jMck/1684Zd&#10;UrqrMfd38+sLqEBz+BvDr76oQyFOpTtz7VVvYJHI0MAalJRpvIpBlRLjFHSR6//2xQ8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEA6F3E8fcBAADRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMyhDxtoAAAAFAQAADwAAAAAAAAAAAAAAAABRBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00035875" w:rsidRPr="00CF2166" w:rsidRDefault="00101EF9" w:rsidP="00101EF9">
+                    <w:p w14:paraId="086B30B9" w14:textId="3806B6F8" w:rsidR="00035875" w:rsidRPr="00CF2166" w:rsidRDefault="00035875" w:rsidP="00101EF9">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r>
-[...14 lines deleted...]
-                      </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00035875" w:rsidRDefault="000543C4" w:rsidP="00035875">
+    <w:p w14:paraId="54D4AD30" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="000543C4" w:rsidP="00035875">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65AA5BF1" wp14:editId="53960F75">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>52705</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>41910</wp:posOffset>
+                  <wp:posOffset>42545</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5924550" cy="638175"/>
-                <wp:effectExtent l="9525" t="9525" r="9525" b="9525"/>
+                <wp:extent cx="5734050" cy="638175"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5924550" cy="638175"/>
+                          <a:ext cx="5734050" cy="638175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00FB3A4C" w:rsidRPr="00FB3A4C" w:rsidRDefault="00FB3A4C">
+                          <w:p w14:paraId="05FE6831" w14:textId="77777777" w:rsidR="00FB3A4C" w:rsidRPr="00FB3A4C" w:rsidRDefault="00FB3A4C">
                             <w:pPr>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve">ACHTUNG: </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00FB3A4C">
                               <w:rPr>
                                 <w:b/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>Um aufgenommen zu werden, müssen Sie eine Berufstätigkeit nachweisen. Sollte dies nicht möglich sein, können andere Tätigkeiten angerechnet werden.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
@@ -2058,307 +2084,314 @@
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> Deren Prüfung erfolgt nur in einem persönlichen Beratungsgespräch.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 11" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:4.15pt;margin-top:3.3pt;width:466.5pt;height:50.25pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCa6O51LQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N07ceJNYcVbbbFNV&#10;2l6k3X4AxthGxQwFEjv9+h1wkqa3l6p+QAwzHGbOmfH6dugUOQjrJOiCziZTSoTmUEndFPTL0+7V&#10;khLnma6YAi0KehSO3m5evlj3JhcptKAqYQmCaJf3pqCt9yZPEsdb0TE3ASM0OmuwHfNo2iapLOsR&#10;vVNJOp3eJD3Yyljgwjk8vR+ddBPx61pw/6munfBEFRRz83G1cS3DmmzWLG8sM63kpzTYP2TRManx&#10;0QvUPfOM7K38DaqT3IKD2k84dAnUteQi1oDVzKa/VPPYMiNiLUiOMxea3P+D5R8Pny2RVUFTSjTr&#10;UKInMXjyBgYymwV6euNyjHo0GOcHPEeZY6nOPAD/6oiGbct0I+6shb4VrML04s3k6uqI4wJI2X+A&#10;Ct9hew8RaKhtF7hDNgiio0zHizQhF46H2SqdZxm6OPpuXi9niywkl7D8fNtY598J6EjYFNSi9BGd&#10;HR6cH0PPIeExB0pWO6lUNGxTbpUlB4ZtsovfCf2nMKVJX9BVlmYjAX+FmMbvTxCd9NjvSnYFXV6C&#10;WB5oe6ur2I2eSTXusTqlscjAY6BuJNEP5RAVW5zlKaE6IrEWxvbGccRNC/Y7JT22dkHdtz2zghL1&#10;XqM4q9l8HmYhGvNskaJhrz3ltYdpjlAF9ZSM260f52dvrGxafGlsBw13KGgtI9ch4zGrU/rYvlGt&#10;06iF+bi2Y9SPH8LmGQAA//8DAFBLAwQUAAYACAAAACEAsTYQ0tsAAAAHAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyOwU7DMBBE70j8g7VIXBB1Qqu0DXEqhASCWykIrm68TSLsdbDdNPw9ywmOoxm9edVm&#10;claMGGLvSUE+y0AgNd701Cp4e324XoGISZPR1hMq+MYIm/r8rNKl8Sd6wXGXWsEQiqVW0KU0lFLG&#10;pkOn48wPSNwdfHA6cQytNEGfGO6svMmyQjrdEz90esD7DpvP3dEpWC2exo/4PN++N8XBrtPVcnz8&#10;CkpdXkx3tyASTulvDL/6rA41O+39kUwUlhlzHiooChDcrhc55z3PsmUOsq7kf//6BwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAJro7nUtAgAAWAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALE2ENLbAAAABwEAAA8AAAAAAAAAAAAAAAAAhwQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+              <v:shape w14:anchorId="65AA5BF1" id="Text Box 11" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:4.15pt;margin-top:3.35pt;width:451.5pt;height:50.25pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmUD6xGwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3ay8SZrxVlts01V&#10;aXuRtv0AjLGNihkKJHb69R2wN5veXqrygBgGzsycObO5HTpFjsI6Cbqg81lKidAcKqmbgn75vH+1&#10;psR5piumQIuCnoSjt9uXLza9ycUCWlCVsARBtMt7U9DWe5MnieOt6JibgREanTXYjnk0bZNUlvWI&#10;3qlkkabXSQ+2Mha4cA5v70cn3Ub8uhbcf6xrJzxRBcXcfNxt3MuwJ9sNyxvLTCv5lAb7hyw6JjUG&#10;PUPdM8/IwcrfoDrJLTio/YxDl0BdSy5iDVjNPP2lmseWGRFrQXKcOdPk/h8s/3B8NJ8s8cNrGLCB&#10;sQhnHoB/dUTDrmW6EXfWQt8KVmHgeaAs6Y3Lp6+Bape7AFL276HCJrODhwg01LYLrGCdBNGxAacz&#10;6WLwhONltrpaphm6OPqur9bzVRZDsPzpt7HOvxXQkXAoqMWmRnR2fHA+ZMPypychmAMlq71UKhq2&#10;KXfKkiNDAezjmtB/eqY06Qt6ky2ykYC/QqRx/Qmikx6VrGRX0PX5EcsDbW90FXXmmVTjGVNWeuIx&#10;UDeS6IdyILIq6CoECLSWUJ2QWAujcHHQ8NCC/U5Jj6ItqPt2YFZQot5pbM7NfLkMKo/GMlst0LCX&#10;nvLSwzRHqIJ6Ssbjzo+TcTBWNi1GGuWg4Q4bWsvI9XNWU/oozNiCaYiC8i/t+Op51Lc/AAAA//8D&#10;AFBLAwQUAAYACAAAACEAL8hVPNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOwU7DMBBE70j8&#10;g7VIXBB10qKkDXEqhASCWylVubrxNomI18F20/D3LCc4jmb05pXryfZiRB86RwrSWQICqXamo0bB&#10;7v3pdgkiRE1G945QwTcGWFeXF6UujDvTG47b2AiGUCi0gjbGoZAy1C1aHWZuQOLu6LzVkaNvpPH6&#10;zHDby3mSZNLqjvih1QM+tlh/bk9WwfLuZfwIr4vNvs6O/Sre5OPzl1fq+mp6uAcRcYp/Y/jVZ3Wo&#10;2OngTmSC6Jmx4KGCLAfB7SpNOR94luRzkFUp//tXPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAmUD6xGwIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvyFU83AAAAAcBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00FB3A4C" w:rsidRPr="00FB3A4C" w:rsidRDefault="00FB3A4C">
+                    <w:p w14:paraId="05FE6831" w14:textId="77777777" w:rsidR="00FB3A4C" w:rsidRPr="00FB3A4C" w:rsidRDefault="00FB3A4C">
                       <w:pPr>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve">ACHTUNG: </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FB3A4C">
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Um aufgenommen zu werden, müssen Sie eine Berufstätigkeit nachweisen. Sollte dies nicht möglich sein, können andere Tätigkeiten angerechnet werden.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> Deren Prüfung erfolgt nur in einem persönlichen Beratungsgespräch.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB3A4C" w:rsidRDefault="00FB3A4C" w:rsidP="00035875"/>
-    <w:p w:rsidR="00035875" w:rsidRPr="00F9619A" w:rsidRDefault="000543C4" w:rsidP="00035875">
+    <w:p w14:paraId="7E04E27A" w14:textId="77777777" w:rsidR="00FB3A4C" w:rsidRDefault="00FB3A4C" w:rsidP="00035875"/>
+    <w:p w14:paraId="1C714C92" w14:textId="77777777" w:rsidR="00035875" w:rsidRPr="00F9619A" w:rsidRDefault="000543C4" w:rsidP="00035875">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EDBCC5A" wp14:editId="113B722A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-4445</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>194945</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5924550" cy="400050"/>
                 <wp:effectExtent l="0" t="0" r="0" b="635"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5924550" cy="400050"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                          <w:p w14:paraId="0AE23876" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                             <w:r>
                               <w:t>Datum: _____________________________</w:t>
                             </w:r>
                             <w:r>
                               <w:tab/>
                               <w:t>Unterschrift: ________________________________</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 8" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:15.35pt;width:466.5pt;height:31.5pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDP6TV7gwIAABYFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8Z32RvRtbcVZ7aapK&#10;24u02w8gBseoGCiQ2Nuq/94BktS9PFRV/YCBGQ4zc86wup4GgQ7MWK5kg7OLFCMmW0W53DX449Nm&#10;scTIOiIpEUqyBj8zi6/XL1+sRl2zXPVKUGYQgEhbj7rBvXO6ThLb9mwg9kJpJsHYKTMQB0uzS6gh&#10;I6APIsnT9DIZlaHaqJZZC7v30YjXAb/rWOved51lDokGQ2wujCaMWz8m6xWpd4bonrfHMMg/RDEQ&#10;LuHSM9Q9cQTtDf8NauCtUVZ17qJVQ6K6jrcs5ADZZOkv2Tz2RLOQCxTH6nOZ7P+Dbd8dPhjEKXCH&#10;kSQDUPTEJodu1YSWvjqjtjU4PWpwcxNse0+fqdUPqv1kkVR3PZE7dmOMGntGKESX+ZPJ7GjEsR5k&#10;O75VFK4he6cC0NSZwQNCMRCgA0vPZ2Z8KC1sllVelCWYWrAVaZrC3F9B6tNpbax7zdSA/KTBBpgP&#10;6OTwYF10PbmE6JXgdMOFCAuz294Jgw4EVLIJ3xHdzt2E9M5S+WMRMe5AkHCHt/lwA+tfqywv0tu8&#10;Wmwul1eLYlOUi+oqXS7SrLqtLtOiKu4333yAWVH3nFImH7hkJwVmxd8xfOyFqJ2gQTQ2uCrzMlI0&#10;j97Ok4QKwvenJAfuoCEFHxq8PDuR2hP7SlJIm9SOcBHnyc/hB0KgBqd/qEqQgWc+asBN2yno7ayu&#10;raLPoAujgDZgGB4TmPTKfMFohMZssP28J4ZhJN5I0FaVFYXv5LAoyqscFmZu2c4tRLYA1WCHUZze&#10;udj9e234roebopqlugE9djxIxQs3RnVUMTRfyOn4UPjunq+D14/nbP0dAAD//wMAUEsDBBQABgAI&#10;AAAAIQCw/McV2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BT8JAEIXvJv6HzZB4MbCVKpXa&#10;LVETDVeQHzBth7ahO9t0F1r+vcNJT29e3subL9tMtlMXGnzr2MDTIgJFXLqq5drA4edr/grKB+QK&#10;O8dk4EoeNvn9XYZp5Ube0WUfaiUj7FM00ITQp1r7siGLfuF6YsmObrAYxA61rgYcZdx2ehlFK22x&#10;ZfnQYE+fDZWn/dkaOG7Hx5f1WHyHQ7J7Xn1gmxTuaszDbHp/AxVoCn9luOELOuTCVLgzV151BuaJ&#10;FA3EkajE63gZgypuRwI6z/R//vwXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAz+k1e4MC&#10;AAAWBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsPzH&#10;FdsAAAAHAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" stroked="f">
+              <v:shape w14:anchorId="3EDBCC5A" id="Text Box 8" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:15.35pt;width:466.5pt;height:31.5pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCUE3vn9QEAANEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aCZGuNOEWXIsOA&#10;bh3Q7QNkWbaFyaJGKbGzrx8lp2m23Yr6IJAi9cj3SK9vxt6wg0KvwZZ8Pss5U1ZCrW1b8h/fd++u&#10;OPNB2FoYsKrkR+X5zebtm/XgCrWADkytkBGI9cXgSt6F4Ios87JTvfAzcMpSsAHsRSAX26xGMRB6&#10;b7JFnr/PBsDaIUjlPd3eTUG+SfhNo2R4aBqvAjMlp95COjGdVTyzzVoULQrXaXlqQ7ygi15oS0XP&#10;UHciCLZH/R9UryWChybMJPQZNI2WKnEgNvP8HzaPnXAqcSFxvDvL5F8PVn49PLpvyML4EUYaYCLh&#10;3T3In55Z2HbCtuoWEYZOiZoKz6Nk2eB8cXoapfaFjyDV8AVqGrLYB0hAY4N9VIV4MkKnARzPoqsx&#10;MEmXq+vFcrWikKTYMs9zsmMJUTy9dujDJwU9i0bJkYaa0MXh3ocp9SklFvNgdL3TxiQH22prkB0E&#10;LcAufSf0v9KMjckW4rMJMd4kmpHZxDGM1ch0XfKrCBFZV1AfiTfCtFf0H5DRAf7mbKCdKrn/tReo&#10;ODOfLWl3PV8u4xImZ7n6sCAHLyPVZURYSVAlD5xN5jZMi7t3qNuOKk3TsnBLejc6SfHc1al92psk&#10;5mnH42Je+inr+U/c/AEAAP//AwBQSwMEFAAGAAgAAAAhALD8xxXbAAAABwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMjkFPwkAQhe8m/ofNkHgxsJUqldotURMNV5AfMG2HtqE723QXWv69w0lPb17ey5sv&#10;20y2UxcafOvYwNMiAkVcuqrl2sDh52v+CsoH5Ao7x2TgSh42+f1dhmnlRt7RZR9qJSPsUzTQhNCn&#10;WvuyIYt+4XpiyY5usBjEDrWuBhxl3HZ6GUUrbbFl+dBgT58Nlaf92Ro4bsfHl/VYfIdDsntefWCb&#10;FO5qzMNsen8DFWgKf2W44Qs65MJUuDNXXnUG5okUDcSRqMTreBmDKm5HAjrP9H/+/BcAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCUE3vn9QEAANEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCw/McV2wAAAAcBAAAPAAAAAAAAAAAAAAAAAE8EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVwUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
+                    <w:p w14:paraId="0AE23876" w14:textId="77777777" w:rsidR="00035875" w:rsidRDefault="00035875" w:rsidP="00035875">
                       <w:r>
                         <w:t>Datum: _____________________________</w:t>
                       </w:r>
                       <w:r>
                         <w:tab/>
                         <w:t>Unterschrift: ________________________________</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A7413" w:rsidRDefault="008A7413"/>
-    <w:sectPr w:rsidR="008A7413" w:rsidSect="009E63AB">
+    <w:p w14:paraId="41934665" w14:textId="77777777" w:rsidR="008A7413" w:rsidRDefault="008A7413"/>
+    <w:sectPr w:rsidR="008A7413" w:rsidSect="000333B6">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1701" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="140" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00601790" w:rsidRDefault="00601790" w:rsidP="000D0714">
+    <w:p w14:paraId="3B699B94" w14:textId="77777777" w:rsidR="00654AE9" w:rsidRDefault="00654AE9" w:rsidP="000D0714">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00601790" w:rsidRDefault="00601790" w:rsidP="000D0714">
+    <w:p w14:paraId="699AE880" w14:textId="77777777" w:rsidR="00654AE9" w:rsidRDefault="00654AE9" w:rsidP="000D0714">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00FB3A4C" w:rsidRDefault="00FB3A4C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0F46D039" w14:textId="77777777" w:rsidR="00FB3A4C" w:rsidRDefault="00FB3A4C">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="003244AA" w:rsidRPr="003244AA" w:rsidRDefault="007011C7">
+  <w:p w14:paraId="2AAEE364" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="003244AA" w:rsidRDefault="007011C7">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003244AA">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Wie haben Sie vom Zweiten Bildungsweg erfahren? </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F9619A" w:rsidRPr="003244AA" w:rsidRDefault="007011C7">
+  <w:p w14:paraId="12562E26" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="003244AA" w:rsidRDefault="007011C7">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003244AA">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Familie/Freunde</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -2475,137 +2508,137 @@
       </w:rPr>
       <w:t xml:space="preserve">      Eigeninitiative</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="003244AA">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:sym w:font="Wingdings 2" w:char="F0A3"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00601790" w:rsidRDefault="00601790" w:rsidP="000D0714">
+    <w:p w14:paraId="1670137B" w14:textId="77777777" w:rsidR="00654AE9" w:rsidRDefault="00654AE9" w:rsidP="000D0714">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00601790" w:rsidRDefault="00601790" w:rsidP="000D0714">
+    <w:p w14:paraId="1FCA20AB" w14:textId="77777777" w:rsidR="00654AE9" w:rsidRDefault="00654AE9" w:rsidP="000D0714">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="009E63AB" w:rsidRDefault="009E63AB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="765AFCE3" w14:textId="77777777" w:rsidR="009E63AB" w:rsidRDefault="009E63AB">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-DE"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BA44639">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="672DA17E" wp14:editId="5C99510A">
           <wp:extent cx="1542415" cy="725170"/>
           <wp:effectExtent l="0" t="0" r="635" b="0"/>
-          <wp:docPr id="11" name="Grafik 11"/>
+          <wp:docPr id="13" name="Grafik 13"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1542415" cy="725170"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09790652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="727450AE"/>
     <w:lvl w:ilvl="0" w:tplc="8990EF7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2652,158 +2685,169 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2106068444">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00035875"/>
+    <w:rsid w:val="000333B6"/>
     <w:rsid w:val="00035875"/>
     <w:rsid w:val="000543C4"/>
     <w:rsid w:val="00086B2D"/>
     <w:rsid w:val="000D0714"/>
     <w:rsid w:val="000D256E"/>
     <w:rsid w:val="000E3794"/>
     <w:rsid w:val="00101EF9"/>
+    <w:rsid w:val="00376D35"/>
     <w:rsid w:val="003E6485"/>
     <w:rsid w:val="004508EF"/>
     <w:rsid w:val="00471495"/>
     <w:rsid w:val="006008C8"/>
     <w:rsid w:val="00601790"/>
     <w:rsid w:val="006414A2"/>
+    <w:rsid w:val="00654AE9"/>
     <w:rsid w:val="006C57E3"/>
+    <w:rsid w:val="006F765E"/>
     <w:rsid w:val="007011C7"/>
+    <w:rsid w:val="00714954"/>
+    <w:rsid w:val="008A2D56"/>
     <w:rsid w:val="008A7413"/>
     <w:rsid w:val="009E4578"/>
     <w:rsid w:val="009E63AB"/>
+    <w:rsid w:val="00A04C85"/>
     <w:rsid w:val="00B71305"/>
     <w:rsid w:val="00B826CD"/>
+    <w:rsid w:val="00C41782"/>
     <w:rsid w:val="00C9371C"/>
     <w:rsid w:val="00D572E8"/>
     <w:rsid w:val="00DB2C68"/>
     <w:rsid w:val="00DC5C7B"/>
+    <w:rsid w:val="00E10438"/>
     <w:rsid w:val="00E31359"/>
     <w:rsid w:val="00E7014D"/>
     <w:rsid w:val="00F36A79"/>
     <w:rsid w:val="00F66838"/>
     <w:rsid w:val="00FB3A4C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="45CE485B"/>
+  <w14:docId w14:val="6F2ECBD5"/>
   <w15:docId w15:val="{F2200905-00DD-4FA3-9F78-9AADE08E86B5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3131,50 +3175,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00035875"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -3219,56 +3268,88 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00035875"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KopfzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FB3A4C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
     <w:name w:val="Kopfzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kopfzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00FB3A4C"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C41782"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C41782"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -3525,65 +3606,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>5</Words>
-  <Characters>32</Characters>
+  <Characters>35</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36</CharactersWithSpaces>
+  <CharactersWithSpaces>39</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Besitzer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>