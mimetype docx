--- v0 (2025-10-27)
+++ v1 (2026-04-30)
@@ -1,61 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="007A129B" w:rsidRDefault="001142CD">
+    <w:p w14:paraId="5DC72395" w14:textId="77777777" w:rsidR="007A129B" w:rsidRDefault="001142CD">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="245B6FEE" wp14:editId="62E1B43B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-213995</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-290195</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1541780" cy="723900"/>
             <wp:effectExtent l="19050" t="0" r="1270" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-267" y="0"/>
                 <wp:lineTo x="-267" y="21032"/>
                 <wp:lineTo x="21618" y="21032"/>
                 <wp:lineTo x="21618" y="0"/>
                 <wp:lineTo x="-267" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="3" name="Bild 2" descr="G:\Günther\ZBW-Logo\ZBW.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -72,135 +72,135 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1541780" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00521FA7">
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="07CC332C">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:16.9pt;margin-top:-25.85pt;width:365.25pt;height:151.5pt;z-index:251660288;mso-position-horizontal-relative:text;mso-position-vertical-relative:text" stroked="f">
             <v:textbox style="mso-next-textbox:#_x0000_s1026">
               <w:txbxContent>
-                <w:p w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B">
+                <w:p w14:paraId="53DBAEF9" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B">
                   <w:pPr>
                     <w:rPr>
                       <w:smallCaps/>
                       <w:sz w:val="72"/>
                       <w:szCs w:val="72"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="007A129B">
                     <w:rPr>
                       <w:smallCaps/>
                       <w:sz w:val="72"/>
                       <w:szCs w:val="72"/>
                     </w:rPr>
                     <w:t>Aufnahmeantrag</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B">
+                <w:p w14:paraId="2DD4579B" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Nachträglicher Erwerb der </w:t>
                   </w:r>
                   <w:r w:rsidRPr="007A129B">
                     <w:rPr>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                     <w:t>Allgemeinen Hochschulreife (Abitur)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B">
+                <w:p w14:paraId="4631A448" w14:textId="77777777" w:rsidR="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>oder</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B">
+                <w:p w14:paraId="7978493A" w14:textId="77777777" w:rsidR="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">des schulischen Teils der </w:t>
                   </w:r>
                   <w:r w:rsidRPr="007A129B">
                     <w:rPr>
                       <w:b/>
                       <w:i/>
                     </w:rPr>
                     <w:t>Fachhochschulreife</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00784296" w:rsidRDefault="00784296" w:rsidP="007A129B">
+                <w:p w14:paraId="169E2591" w14:textId="77777777" w:rsidR="00784296" w:rsidRDefault="00784296" w:rsidP="007A129B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="00784296" w:rsidRPr="00784296" w:rsidRDefault="00784296" w:rsidP="007A129B">
+                <w:p w14:paraId="4C13E9F1" w14:textId="77777777" w:rsidR="00784296" w:rsidRPr="00784296" w:rsidRDefault="00784296" w:rsidP="007A129B">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Tagesklasse (Vollzeit)</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
@@ -244,770 +244,792 @@
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:tab/>
-                    <w:t>(Teilzeit/Blended Learning)</w:t>
+                    <w:t>(Teilzeit/</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t>Blended</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> Learning)</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="00521FA7" w:rsidP="007A129B">
+    <w:p w14:paraId="3BAD01E4" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="00000000" w:rsidP="007A129B">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="3FD3DC80">
           <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-132pt;margin-top:16.2pt;width:138pt;height:58.5pt;z-index:251661312" stroked="f">
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="007A129B" w:rsidRPr="00AF2E58" w:rsidRDefault="007A129B" w:rsidP="00AF2E58">
+                <w:p w14:paraId="05E31DC1" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="00AF2E58" w:rsidRDefault="007A129B" w:rsidP="00AF2E58">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:i/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF2E58">
                     <w:rPr>
                       <w:i/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Schule des Zweiten Bildungsweges Dahme-Spreewald</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00AF2E58" w:rsidRDefault="0031381F" w:rsidP="00AF2E58">
+                <w:p w14:paraId="74F92C8F" w14:textId="77777777" w:rsidR="00AF2E58" w:rsidRDefault="0031381F" w:rsidP="00AF2E58">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Funk</w:t>
                   </w:r>
                   <w:r w:rsidR="00B732F9">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>erberg 26</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00AF2E58" w:rsidRDefault="00AF2E58" w:rsidP="00AF2E58">
+                <w:p w14:paraId="162F53AD" w14:textId="77777777" w:rsidR="00AF2E58" w:rsidRDefault="00AF2E58" w:rsidP="00AF2E58">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>15711 Königs Wusterhausen</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00AF2E58" w:rsidRPr="00AF2E58" w:rsidRDefault="00AF2E58" w:rsidP="00AF2E58">
+                <w:p w14:paraId="30A9D2B7" w14:textId="77777777" w:rsidR="00AF2E58" w:rsidRPr="00AF2E58" w:rsidRDefault="00AF2E58" w:rsidP="00AF2E58">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>Tel.: (0 33 75) 211 907</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="00521FA7" w:rsidP="007A129B">
+    <w:p w14:paraId="772E5DD8" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
+    <w:p w14:paraId="48D31563" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
+    <w:p w14:paraId="64E862C9" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
+    <w:p w14:paraId="4222A178" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="00000000" w:rsidP="007A129B">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="3DBEF936">
           <v:shape id="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:7.45pt;width:466.5pt;height:183pt;z-index:251662336">
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="00784296" w:rsidRDefault="00784296">
+                <w:p w14:paraId="3306336C" w14:textId="77777777" w:rsidR="00784296" w:rsidRDefault="00784296">
                   <w:r>
                     <w:t>Name: _______________________________</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>Vorname: _________________________________</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00784296" w:rsidRDefault="00784296">
+                <w:p w14:paraId="0FEF971F" w14:textId="77777777" w:rsidR="00784296" w:rsidRDefault="00784296">
                   <w:r>
                     <w:t>Anschrift: ________________________________________________________________________</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00784296" w:rsidRDefault="00784296">
+                <w:p w14:paraId="75852E6A" w14:textId="77777777" w:rsidR="00784296" w:rsidRDefault="00784296">
                   <w:r>
                     <w:t>Wohnsitz im Landkreis: _______________________________________</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00784296" w:rsidRDefault="00784296">
+                <w:p w14:paraId="11529484" w14:textId="77777777" w:rsidR="00784296" w:rsidRDefault="00784296">
                   <w:r>
                     <w:t>geb. am: _____________________________</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>in: _______________________</w:t>
                   </w:r>
-                  <w:r>
-[...1 lines deleted...]
-                    <w:t xml:space="preserve">  Alter: _________</w:t>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:tab/>
+                    <w:t xml:space="preserve">  Alter</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:t>: _________</w:t>
                   </w:r>
                   <w:r w:rsidR="003244AA">
                     <w:t>_</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00784296" w:rsidRDefault="00784296">
+                <w:p w14:paraId="2818571C" w14:textId="77777777" w:rsidR="00784296" w:rsidRDefault="00784296">
                   <w:r>
                     <w:t>Nationalität: __________________________</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>Wenn nicht deutsch, wann zugezogen? _________</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00784296" w:rsidRDefault="0079049D">
+                <w:p w14:paraId="48D287C4" w14:textId="77777777" w:rsidR="00784296" w:rsidRDefault="0079049D">
                   <w:r>
                     <w:t>Telefon: ______________________________</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>Mobil: ____________________________________</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="0079049D" w:rsidRDefault="0079049D">
+                <w:p w14:paraId="4FAF45B1" w14:textId="1492608F" w:rsidR="0079049D" w:rsidRDefault="0079049D">
                   <w:r>
                     <w:t>E-Mail:</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>_______________________________</w:t>
                   </w:r>
-                </w:p>
-                <w:p w:rsidR="00784296" w:rsidRDefault="00784296"/>
+                  <w:r w:rsidR="00C9240D">
+                    <w:t xml:space="preserve">    </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="121168D3" w14:textId="77777777" w:rsidR="00784296" w:rsidRDefault="00784296"/>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="00521FA7" w:rsidP="007A129B">
+    <w:p w14:paraId="45995A60" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
+    <w:p w14:paraId="272CF04A" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
+    <w:p w14:paraId="020B1171" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
+    <w:p w14:paraId="7DA8C542" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
+    <w:p w14:paraId="4EA4716F" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
+    <w:p w14:paraId="15A094DB" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
+    <w:p w14:paraId="4C7B4DC1" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
+    <w:p w14:paraId="3162C7CC" w14:textId="77777777" w:rsidR="007A129B" w:rsidRPr="007A129B" w:rsidRDefault="00000000" w:rsidP="007A129B">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="626B56DF">
           <v:shape id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:7.15pt;width:466.5pt;height:155.25pt;z-index:251663360" stroked="f">
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
+                <w:p w14:paraId="33620C47" w14:textId="77777777" w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
                   <w:r>
                     <w:t>Schulab</w:t>
                   </w:r>
                   <w:r w:rsidR="000B3EA0">
                     <w:t>gangsjahr: _______</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>von der Schule: _____________________________</w:t>
                   </w:r>
                   <w:r w:rsidR="000B3EA0">
                     <w:t>____________</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
+                <w:p w14:paraId="537DCACC" w14:textId="77777777" w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>v</w:t>
                   </w:r>
                   <w:r w:rsidR="000B3EA0">
                     <w:t>orhandener Abschluss:</w:t>
                   </w:r>
                   <w:r w:rsidR="000B3EA0">
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:t>EBBR*</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>FOR</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
+                <w:p w14:paraId="1BD9C722" w14:textId="77777777" w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>angestrebter Abschluss:</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>FHR</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>AHR</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="000B3EA0" w:rsidRPr="0079049D" w:rsidRDefault="000B3EA0" w:rsidP="000B3EA0">
+                <w:p w14:paraId="0CB920B9" w14:textId="77777777" w:rsidR="000B3EA0" w:rsidRPr="0079049D" w:rsidRDefault="000B3EA0" w:rsidP="000B3EA0">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0079049D">
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>* EBBR = Erweiterte Berufsbildungsreife</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:tab/>
                     <w:t>FOR = Fachoberschulreife</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:tab/>
                     <w:t>FHR = Fachhochschulreife</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:tab/>
                     <w:t>AHR = Allg. Hochschulreife</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
+                <w:p w14:paraId="3529039E" w14:textId="77777777" w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
                   <w:pPr>
                     <w:spacing w:after="0"/>
                   </w:pPr>
                 </w:p>
-                <w:p w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
+                <w:p w14:paraId="017C96E6" w14:textId="77777777" w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Ich habe schon einmal den Zweiten Bildungsweg besucht.</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>ja</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>nein</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
+                <w:p w14:paraId="23B5A882" w14:textId="77777777" w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Ich bin zurzeit berufstätig.</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>ja</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>nein</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
+                <w:p w14:paraId="0B0E4A7D" w14:textId="700F2856" w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>Ich beziehe zurzeit Hartz-IV-Leistungen (ALG II).</w:t>
-[...1 lines deleted...]
-                  <w:r>
+                    <w:t xml:space="preserve">Ich beziehe zurzeit </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00EB58B5">
+                    <w:t>Bürgergeld</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:t>.</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:tab/>
+                  </w:r>
+                  <w:r w:rsidR="00EB58B5">
+                    <w:tab/>
+                  </w:r>
+                  <w:r w:rsidR="00EB58B5">
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>ja</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>nein</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
+                <w:p w14:paraId="3E4C526C" w14:textId="77777777" w:rsidR="0079049D" w:rsidRDefault="0079049D" w:rsidP="0079049D">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t>Ich habe eine abgeschlossene Berufsausbildung.</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>ja</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>nein</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                   </w:r>
                   <w:r>
                     <w:sym w:font="Wingdings 2" w:char="F0A3"/>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
-    <w:p w:rsidR="00443CA7" w:rsidRDefault="007A129B" w:rsidP="007A129B">
+    <w:p w14:paraId="3597990E" w14:textId="77777777" w:rsidR="007A129B" w:rsidRDefault="007A129B" w:rsidP="007A129B"/>
+    <w:p w14:paraId="13D76D8E" w14:textId="77777777" w:rsidR="00443CA7" w:rsidRDefault="007A129B" w:rsidP="007A129B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3795"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00443CA7" w:rsidRPr="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00443CA7" w:rsidRPr="00443CA7" w:rsidRDefault="00521FA7" w:rsidP="00443CA7">
+    <w:p w14:paraId="4A928E4B" w14:textId="77777777" w:rsidR="00443CA7" w:rsidRPr="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7"/>
+    <w:p w14:paraId="7369A571" w14:textId="77777777" w:rsidR="00443CA7" w:rsidRPr="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7"/>
+    <w:p w14:paraId="36FCC3DB" w14:textId="77777777" w:rsidR="00443CA7" w:rsidRPr="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7"/>
+    <w:p w14:paraId="19F2804D" w14:textId="77777777" w:rsidR="00443CA7" w:rsidRPr="00443CA7" w:rsidRDefault="00000000" w:rsidP="00443CA7">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:pict>
-[...1 lines deleted...]
-            <v:textbox>
+        <w:pict w14:anchorId="4AF08313">
+          <v:shape id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:21pt;width:466.5pt;height:86.55pt;z-index:251664384" stroked="f">
+            <v:textbox style="mso-next-textbox:#_x0000_s1031">
               <w:txbxContent>
-                <w:p w:rsidR="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7">
+                <w:p w14:paraId="2AF888BF" w14:textId="1BA2DF94" w:rsidR="00EB58B5" w:rsidRDefault="00443CA7" w:rsidP="00443CA7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
                     <w:t xml:space="preserve">Ich hatte in der Schule </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00443CA7">
                     <w:rPr>
                       <w:b/>
                     </w:rPr>
                     <w:t>Fremdsprachenunterricht</w:t>
                   </w:r>
                   <w:r>
                     <w:t xml:space="preserve"> im Fach:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7">
+                <w:p w14:paraId="7B381BD1" w14:textId="77777777" w:rsidR="00EB58B5" w:rsidRDefault="00EB58B5" w:rsidP="00443CA7">
+                  <w:pPr>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                  </w:pPr>
+                </w:p>
+                <w:p w14:paraId="7F93041F" w14:textId="03921ED5" w:rsidR="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00EB58B5">
                   <w:pPr>
                     <w:pStyle w:val="Listenabsatz"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="1"/>
                     </w:numPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r w:rsidRPr="00443CA7">
                     <w:t>_____________________________ von Klasse</w:t>
                   </w:r>
                   <w:r>
-                    <w:t xml:space="preserve"> ______  bis Klasse _____</w:t>
-[...2 lines deleted...]
-                <w:p w:rsidR="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7">
+                    <w:t xml:space="preserve"> _____</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:t>_  bis</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:t xml:space="preserve"> Klasse _____</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="46122108" w14:textId="77777777" w:rsidR="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7">
                   <w:pPr>
                     <w:pStyle w:val="Listenabsatz"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="1"/>
                     </w:numPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>_____________________________ von Klasse ______  bis Klasse _____</w:t>
-[...2 lines deleted...]
-                <w:p w:rsidR="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7">
+                    <w:t>_____________________________ von Klasse _____</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:t>_  bis</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:t xml:space="preserve"> Klasse _____</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="408A0ED7" w14:textId="77777777" w:rsidR="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7">
                   <w:pPr>
                     <w:pStyle w:val="Listenabsatz"/>
                     <w:numPr>
                       <w:ilvl w:val="0"/>
                       <w:numId w:val="1"/>
                     </w:numPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                   <w:r>
-                    <w:t>_____________________________ von Klasse ______  bis Klasse _____</w:t>
-[...2 lines deleted...]
-                <w:p w:rsidR="00443CA7" w:rsidRPr="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7">
+                    <w:t>_____________________________ von Klasse _____</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramStart"/>
+                  <w:r>
+                    <w:t>_  bis</w:t>
+                  </w:r>
+                  <w:proofErr w:type="gramEnd"/>
+                  <w:r>
+                    <w:t xml:space="preserve"> Klasse _____</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w14:paraId="0B682D45" w14:textId="77777777" w:rsidR="00443CA7" w:rsidRPr="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   </w:pPr>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00F9619A" w:rsidRDefault="00521FA7" w:rsidP="00F9619A">
+    <w:p w14:paraId="0730D85A" w14:textId="77777777" w:rsidR="00443CA7" w:rsidRDefault="00443CA7" w:rsidP="00443CA7"/>
+    <w:p w14:paraId="77E8A805" w14:textId="77777777" w:rsidR="00F9619A" w:rsidRDefault="00F9619A" w:rsidP="00443CA7"/>
+    <w:p w14:paraId="3382B1EA" w14:textId="77777777" w:rsidR="00F9619A" w:rsidRPr="00F9619A" w:rsidRDefault="00F9619A" w:rsidP="00F9619A"/>
+    <w:p w14:paraId="387BD005" w14:textId="77777777" w:rsidR="00C9240D" w:rsidRDefault="00C9240D" w:rsidP="00F9619A"/>
+    <w:p w14:paraId="4F2D9FE2" w14:textId="1989046F" w:rsidR="008A7413" w:rsidRPr="00F9619A" w:rsidRDefault="00000000" w:rsidP="00F9619A">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:pict>
-[...40 lines deleted...]
-        <w:pict>
+        <w:pict w14:anchorId="6ABF79B5">
           <v:shape id="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:-.35pt;margin-top:15.35pt;width:466.5pt;height:31.5pt;z-index:251666432" stroked="f">
             <v:textbox>
               <w:txbxContent>
-                <w:p w:rsidR="00F9619A" w:rsidRDefault="00F9619A">
+                <w:p w14:paraId="564B0477" w14:textId="77777777" w:rsidR="00F9619A" w:rsidRDefault="00F9619A">
                   <w:r>
                     <w:t>Datum: _____________________________</w:t>
                   </w:r>
                   <w:r>
                     <w:tab/>
                     <w:t>Unterschrift: ________________________________</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008A7413" w:rsidRPr="00F9619A" w:rsidSect="008A7413">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00D11561" w:rsidRDefault="00D11561" w:rsidP="00F9619A">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="0EF93BE1" w14:textId="77777777" w:rsidR="00266F73" w:rsidRDefault="00266F73" w:rsidP="00F9619A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00D11561" w:rsidRDefault="00D11561" w:rsidP="00F9619A">
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2565C96A" w14:textId="77777777" w:rsidR="00266F73" w:rsidRDefault="00266F73" w:rsidP="00F9619A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:p w:rsidR="003244AA" w:rsidRPr="003244AA" w:rsidRDefault="00F9619A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="273D80FE" w14:textId="77777777" w:rsidR="003244AA" w:rsidRPr="003244AA" w:rsidRDefault="00F9619A">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003244AA">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Wie haben Sie vom Zweiten Bildungsweg erfahren? </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00F9619A" w:rsidRPr="003244AA" w:rsidRDefault="003244AA">
+  <w:p w14:paraId="7D8A6647" w14:textId="77777777" w:rsidR="00F9619A" w:rsidRPr="003244AA" w:rsidRDefault="003244AA">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003244AA">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Familie/Freunde</w:t>
     </w:r>
     <w:r w:rsidR="001142CD">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -1169,77 +1191,77 @@
       </w:rPr>
       <w:t>Eigeninitiative</w:t>
     </w:r>
     <w:r w:rsidR="000A169A">
       <w:rPr>
         <w:b/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="003244AA">
       <w:rPr>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:sym w:font="Wingdings 2" w:char="F0A3"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...1 lines deleted...]
-    <w:p w:rsidR="00D11561" w:rsidRDefault="00D11561" w:rsidP="00F9619A">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4BE2F1EF" w14:textId="77777777" w:rsidR="00266F73" w:rsidRDefault="00266F73" w:rsidP="00F9619A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-    <w:p w:rsidR="00D11561" w:rsidRDefault="00D11561" w:rsidP="00F9619A">
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="269C35E1" w14:textId="77777777" w:rsidR="00266F73" w:rsidRDefault="00266F73" w:rsidP="00F9619A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09790652"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="727450AE"/>
     <w:lvl w:ilvl="0" w:tplc="8990EF7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1285,302 +1307,551 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1473672286">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007A129B"/>
     <w:rsid w:val="000A169A"/>
     <w:rsid w:val="000B3EA0"/>
     <w:rsid w:val="001142CD"/>
     <w:rsid w:val="00146162"/>
     <w:rsid w:val="00183618"/>
     <w:rsid w:val="00233A1D"/>
+    <w:rsid w:val="00236EEE"/>
+    <w:rsid w:val="00266F73"/>
     <w:rsid w:val="002B6201"/>
     <w:rsid w:val="0031381F"/>
     <w:rsid w:val="003244AA"/>
     <w:rsid w:val="003E4B73"/>
     <w:rsid w:val="003E6485"/>
     <w:rsid w:val="00443CA7"/>
     <w:rsid w:val="00521FA7"/>
     <w:rsid w:val="00574E37"/>
     <w:rsid w:val="006008C8"/>
     <w:rsid w:val="006414A2"/>
     <w:rsid w:val="00784296"/>
     <w:rsid w:val="0079049D"/>
     <w:rsid w:val="007A129B"/>
     <w:rsid w:val="0080114C"/>
+    <w:rsid w:val="00867117"/>
     <w:rsid w:val="008A7413"/>
     <w:rsid w:val="008F37F9"/>
     <w:rsid w:val="00AF2E58"/>
     <w:rsid w:val="00B514F3"/>
     <w:rsid w:val="00B732F9"/>
+    <w:rsid w:val="00C9240D"/>
     <w:rsid w:val="00CF2166"/>
     <w:rsid w:val="00D11561"/>
+    <w:rsid w:val="00EB58B5"/>
     <w:rsid w:val="00F66838"/>
     <w:rsid w:val="00F9619A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="1034"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6F25CF43"/>
+  <w15:docId w15:val="{68B22E3F-ADE8-49FD-99E0-D783BD0FC6F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008A7413"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sprechblasentext">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="SprechblasentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007A129B"/>
     <w:pPr>
@@ -1646,51 +1917,51 @@
     <w:link w:val="FuzeileZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F9619A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F9619A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa-Design">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -1940,69 +2211,69 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>4</Words>
-  <Characters>31</Characters>
+  <Characters>29</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>34</CharactersWithSpaces>
+  <CharactersWithSpaces>32</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Besitzer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>